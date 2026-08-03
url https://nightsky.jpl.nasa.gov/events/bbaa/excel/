--- v0 (2026-05-25)
+++ v1 (2026-08-03)
@@ -449,81 +449,81 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/125163/" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/122209/" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/122773/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/125042/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/121644/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/122210/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/121654/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/122211/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/125701/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/125174/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/125760/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/125887/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/125761/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/122212/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/122737/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/125703/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/125712/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/122098/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/122051/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/122710/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/122213/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/122060/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/125702/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/125713/" TargetMode="External" Id="rId24"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/121646/" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/122223/" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/121657/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/123172/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/122224/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/122054/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/122225/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/122055/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/122713/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/122226/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nightsky.jpl.nasa.gov/events/bbaa/122063/" TargetMode="External" Id="rId11"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Q25"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9.6" customWidth="1" min="1" max="1"/>
     <col width="50" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="14.4" customWidth="1" min="4" max="4"/>
     <col width="14.4" customWidth="1" min="5" max="5"/>
-    <col width="12" customWidth="1" min="6" max="6"/>
+    <col width="14.4" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="14.4" customWidth="1" min="8" max="8"/>
     <col width="50" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="50" customWidth="1" min="11" max="11"/>
     <col width="45.6" customWidth="1" min="12" max="12"/>
-    <col width="50" customWidth="1" min="13" max="13"/>
-    <col width="50" customWidth="1" min="14" max="14"/>
+    <col width="31.2" customWidth="1" min="13" max="13"/>
+    <col width="19.2" customWidth="1" min="14" max="14"/>
     <col width="19.2" customWidth="1" min="15" max="15"/>
     <col width="8.4" customWidth="1" min="16" max="16"/>
     <col width="8.4" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>URL</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Event Name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Start Date</t>
         </is>
@@ -575,1877 +575,951 @@
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Address Line 2</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>City</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>State</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Zip</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>125163</t>
+          <t>121646</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
-          <t>https://nightsky.jpl.nasa.gov/events/bbaa/125163/</t>
+          <t>https://nightsky.jpl.nasa.gov/events/bbaa/121646/</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>Rooftop Astronomy at The Ghent</t>
+          <t>Club Meeting - TCC (VB Campus)</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>05/01/2026</t>
+          <t>08/06/2026</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>07:30 PM</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr"/>
-      <c r="G2" s="2" t="inlineStr"/>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>09:00 PM</t>
+        </is>
+      </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>Community</t>
+          <t>Club</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
-        <is>
-[...290 lines deleted...]
-      <c r="I6" s="2" t="inlineStr">
         <is>
           <t>Our club meetings are free and open to the public.  You don't have to be a paying member of the club to attend. 
 Here's the ZOOM link if you want to attend, remotely: 
 Topic: Richard Roberts's Personal Meeting Room 
 Join Zoom Meeting 
  https://us06web.zoom.us/j/82659419002?pwd=TJ96jGZPb3q2rk4rBhncVaCeAam0g5.1 
 Meeting ID: 826 5941 9002 
 Passcode: 471443 
 The usual agenda for our club meetings is to: 
  Take care of club business 
  Give observing reports 
  Then on occasion we have guest speakers or planetarium shows  
  Meeting will be held in the Science Building (Bldg J) in Room JA12, but at times we need to shift rooms due to class sessions.</t>
         </is>
       </c>
-      <c r="J6" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="L6" s="2" t="inlineStr">
+      <c r="J2" s="2" t="inlineStr"/>
+      <c r="K2" s="2" t="inlineStr"/>
+      <c r="L2" s="2" t="inlineStr">
         <is>
           <t>TCC - VB Campus</t>
         </is>
       </c>
-      <c r="M6" s="2" t="inlineStr">
-[...5 lines deleted...]
-      <c r="O6" s="2" t="inlineStr">
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>1800 College Crescent</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr"/>
+      <c r="O2" s="2" t="inlineStr">
         <is>
           <t>Virginia Beach</t>
         </is>
       </c>
-      <c r="P6" s="2" t="inlineStr">
+      <c r="P2" s="2" t="inlineStr">
         <is>
           <t>VA</t>
         </is>
       </c>
-      <c r="Q6" s="2" t="inlineStr">
+      <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>23453</t>
         </is>
       </c>
     </row>
-    <row r="7">
-[...10 lines deleted...]
-      <c r="C7" s="2" t="inlineStr">
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>122223</t>
+        </is>
+      </c>
+      <c r="B3" s="3" t="inlineStr">
+        <is>
+          <t>https://nightsky.jpl.nasa.gov/events/bbaa/122223/</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Cornland Stargazing</t>
         </is>
       </c>
-      <c r="D7" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E7" s="2" t="inlineStr">
+      <c r="D3" s="2" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="inlineStr">
         <is>
           <t>07:30 PM</t>
         </is>
       </c>
-      <c r="F7" s="2" t="inlineStr"/>
-      <c r="G7" s="2" t="inlineStr">
+      <c r="F3" s="2" t="inlineStr"/>
+      <c r="G3" s="2" t="inlineStr">
         <is>
           <t>11:55 PM</t>
         </is>
       </c>
-      <c r="H7" s="2" t="inlineStr">
+      <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
-      <c r="I7" s="2" t="inlineStr">
+      <c r="I3" s="2" t="inlineStr">
         <is>
           <t>BBAA's "observers only" session at Cornland Park, in Chesapeake. 
 This is where we can work with new members on using their equipment or just getting together. The session runs from dusk until dawn. Our night use of the park requires a permit, in case your presence is questioned by law enforcement.  Note that this event is now available weekly, but we must defer to other permitted events at the park.  Due to lack of field lights, this should seldom - if ever - come up. 
 Please make sure you download a  permit , available at  http://backbayastro.org/documents/permits/2026/2026-Stargazing_at_Cornland.pdf . As always, this is a city park and no alcohol is permitted. Please try to leave the area as you found it and remove all trash from your observing area. 
 NOTE: To turn off the LED security light in the parking lot, go to the Firehouse, let them know you are with the BBAA, and ask them for the key to the switchbox. Unlock the box and leave the padlock unlocked, shut off light, and return the key to the firehouse. Please do not keep it with you. At the end of the night the last person there must turn the light on and then lock the box.</t>
         </is>
       </c>
-      <c r="J7" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="L7" s="2" t="inlineStr">
+      <c r="J3" s="2" t="inlineStr"/>
+      <c r="K3" s="2" t="inlineStr"/>
+      <c r="L3" s="2" t="inlineStr">
         <is>
           <t>Cornland Park</t>
         </is>
       </c>
-      <c r="M7" s="2" t="inlineStr">
+      <c r="M3" s="2" t="inlineStr">
         <is>
           <t>2908 Benefit Rd</t>
         </is>
       </c>
-      <c r="N7" s="2" t="inlineStr"/>
-      <c r="O7" s="2" t="inlineStr">
+      <c r="N3" s="2" t="inlineStr"/>
+      <c r="O3" s="2" t="inlineStr">
         <is>
           <t>Chesapeake</t>
         </is>
       </c>
-      <c r="P7" s="2" t="inlineStr">
+      <c r="P3" s="2" t="inlineStr">
         <is>
           <t>VA</t>
         </is>
       </c>
-      <c r="Q7" s="2" t="inlineStr">
+      <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>23322</t>
         </is>
       </c>
     </row>
-    <row r="8">
-[...10 lines deleted...]
-      <c r="C8" s="2" t="inlineStr">
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>121657</t>
+        </is>
+      </c>
+      <c r="B4" s="3" t="inlineStr">
+        <is>
+          <t>https://nightsky.jpl.nasa.gov/events/bbaa/121657/</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Skywatch</t>
         </is>
       </c>
-      <c r="D8" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E8" s="2" t="inlineStr">
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
         <is>
           <t>08:00 PM</t>
         </is>
       </c>
-      <c r="F8" s="2" t="inlineStr"/>
-      <c r="G8" s="2" t="inlineStr">
+      <c r="F4" s="2" t="inlineStr"/>
+      <c r="G4" s="2" t="inlineStr">
         <is>
           <t>11:59 PM</t>
         </is>
       </c>
-      <c r="H8" s="2" t="inlineStr">
+      <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Observing</t>
         </is>
       </c>
-      <c r="I8" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>Free public Skywatch, everyone is welcome to attend. The event is weather dependent so please call the park at  757-421-7151  to confirm event. 
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>Free public Skywatch, everyone is welcome to attend. The event is weather dependent, so please confirm here or on social media to confirm the event if the weather seems "iffy." 
 Star and planet watching will begin around sunset. For those who would like some help with new telescopes or just want to learn how telescopes work, come early, about 60 minutes before sunset (scheduled start time). Please feel free to come out early with your new telescope and let us help you learn how to use it. 
 NOTE: Enter the Equestrian Area entrance.  After passing through the first gate, please park outside the large gateposts and then walk over to the telescopes. Please do not drive all the way down to the telescope area. There are signs showing where to park. 
 PLEASE USE FLASHLIGHTS WITH RED LENS/COVERS ONLY. 
 Presenters - Plan on set up 60 minutes before sunset (Start time).</t>
         </is>
       </c>
-      <c r="J8" s="2" t="inlineStr">
+      <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Please follow these simple rules that keep things fun for everybody. 
  Event Etiquette: 
  No running or playing around the telescopes.  It’s dark, and someone might get hurt or damage the telescopes. 
  Try not to kick up dirt.  The dust and sand can be harmful to telescope optics. 
  Ask before you touch a telescope.  They move very easily. These scopes are the personal property of the astronomer, and many were handmade. Let’s be extra careful with them. 
  It is never necessary to grab the eyepiece , as looking is done with the eye. The image is always formed above the glass surface of an eyepiece; your eye should not contact it. 
  Please ask before attempting to adjust the focus of a telescope.  If the image is blurry ask the astronomer for assistance. Many focusers can be locked and damage can occur if focusing is attempted while locked. 
  Be careful when moving around or approaching a telescope.  There may be electrical wires or other trip hazards on the ground leading to the scope. 
  Be careful not to bump the scopes.  You could knock the scope off its target or even cause damage to its drive system. 
  No white lights around the telescopes after dark.  It takes 30 mins for your eyes to adjust to the darkness and less than a second to lose your night vision. We always cover our lights in red to make them “night vision friendly.” To fully enjoy the experience, observers need to be dark adapted and do their utmost to preserve the dark environment. But of course,  safety must come first!  The best light to use is a variable red LED flashlight. 
  Give yourself time at the eyepiece.  Your eye needs a few seconds to get used to looking through the scope. Your view of detail will improve after just 5 seconds. 
  If you don’t see anything, don’t be afraid to say something.  Sometimes the scope gets bumped or the object may drift out of view. If you can’t see, speak up! We really want you to enjoy the view. 
  Ask questions!  Astronomers love to answer questions. 
  Don’t stand in front of a telescope.  You’d be surprised how many people do. 
  Be sure to look through each scope.  Each telescope gives a different view even when they are all pointing at the same object. 
  Green laser pointers are permitted, but they should be used carefully and never by children.  They are not toys as they can cause considerable damage to the eye. 
  The BBAA does not generally provide refreshments or snacks at events.  If food or drinks are shared they are offered by individuals, and are enjoyed at the user’s own risk. Visitors are welcome and encouraged to bring their own snacks and drinks to events. 
  No food or drink around the telescopes . Accidents happen. Let’s not take any chances. 
  Bringing a pet to observing sessions, while not forbidden, is also not encouraged.  If you must bring your pet, be sure you can control the animal and keep them away from the telescopes, food, and other guests. 
  Please dress appropriately.  In warm months, you should expect to encounter mosquitoes and other biting insects, especially at dusk. The less skin exposed the better; shorts are never recommended. Always come prepared for cooler than expected temperatures even in summer. In cold months be sure to dress in layers and wear a hat. 
  Please avoid spraying bug sprays in the vicinity of the telescopes.  The chemicals in the sprays can damage the optics of the telescope. 
  You may have to climb a ladder to reach the eyepiece for larger scopes.  Many telescopes require the use of a foot stool or ladder to view through the eyepiece. If you need help on them please ask for assistance and use them carefully.  You should hold onto the ladder and not the scope. 
  You observe at your own risk!  The BBAA assumes no responsibility for any injury, damage, or loss. 
  Alcoholic beverages are prohibited. 
 Please do not smoke near the telescopes.</t>
         </is>
       </c>
-      <c r="K8" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="2" t="inlineStr">
+      <c r="K4" s="2" t="inlineStr"/>
+      <c r="L4" s="2" t="inlineStr">
         <is>
           <t>Equestrian Area Northwest River Park</t>
         </is>
       </c>
-      <c r="M8" s="2" t="inlineStr">
+      <c r="M4" s="2" t="inlineStr">
         <is>
           <t>1569 Indian Creek Rd</t>
         </is>
       </c>
-      <c r="N8" s="2" t="inlineStr"/>
-      <c r="O8" s="2" t="inlineStr">
+      <c r="N4" s="2" t="inlineStr"/>
+      <c r="O4" s="2" t="inlineStr">
         <is>
           <t>Chesapeake</t>
         </is>
       </c>
-      <c r="P8" s="2" t="inlineStr">
+      <c r="P4" s="2" t="inlineStr">
         <is>
           <t>VA</t>
         </is>
       </c>
-      <c r="Q8" s="2" t="inlineStr">
+      <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>23322</t>
         </is>
       </c>
     </row>
-    <row r="9">
-[...10 lines deleted...]
-      <c r="C9" s="2" t="inlineStr">
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>123172</t>
+        </is>
+      </c>
+      <c r="B5" s="3" t="inlineStr">
+        <is>
+          <t>https://nightsky.jpl.nasa.gov/events/bbaa/123172/</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>Perseids Meteor Shower (Late Evening - Early Morning)</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>08/12/2026</t>
+        </is>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>10:00 PM</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr">
+        <is>
+          <t>08/13/2026</t>
+        </is>
+      </c>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <t>04:00 AM</t>
+        </is>
+      </c>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>Observing</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>Please come out to Windsor, Virginia for the #2 Best Meteor Shower of 2026 
+ Perseids (August 13th) -  with a new Moon and a steady, reliable zenith hourly rate of around 100, this year’s Perseids should be close to ideal, with the strongest action building after midnight and toward dawn.   This has an average of  100 meteors per hour.  Please put this on your calendar of things to watch! 
+            Parent Obj: Comet 109P/Swift-Tuttle</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr"/>
+      <c r="K5" s="2" t="inlineStr"/>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t>Heritage Park &amp; Fairgrounds</t>
+        </is>
+      </c>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>21311 Courthouse Hwy</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="inlineStr"/>
+      <c r="O5" s="2" t="inlineStr">
+        <is>
+          <t>Windsor</t>
+        </is>
+      </c>
+      <c r="P5" s="2" t="inlineStr">
+        <is>
+          <t>VA</t>
+        </is>
+      </c>
+      <c r="Q5" s="2" t="inlineStr">
+        <is>
+          <t>23487</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>122224</t>
+        </is>
+      </c>
+      <c r="B6" s="3" t="inlineStr">
+        <is>
+          <t>https://nightsky.jpl.nasa.gov/events/bbaa/122224/</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Cornland Stargazing</t>
         </is>
       </c>
-      <c r="D9" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E9" s="2" t="inlineStr">
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>08/14/2026</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
         <is>
           <t>07:30 PM</t>
         </is>
       </c>
-      <c r="F9" s="2" t="inlineStr"/>
-      <c r="G9" s="2" t="inlineStr">
+      <c r="F6" s="2" t="inlineStr"/>
+      <c r="G6" s="2" t="inlineStr">
         <is>
           <t>11:55 PM</t>
         </is>
       </c>
-      <c r="H9" s="2" t="inlineStr">
+      <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
-      <c r="I9" s="2" t="inlineStr">
+      <c r="I6" s="2" t="inlineStr">
         <is>
           <t>BBAA's "observers only" session at Cornland Park, in Chesapeake. 
 This is where we can work with new members on using their equipment or just getting together. The session runs from dusk until dawn. Our night use of the park requires a permit, in case your presence is questioned by law enforcement.  Note that this event is now available weekly, but we must defer to other permitted events at the park.  Due to lack of field lights, this should seldom - if ever - come up. 
 Please make sure you download a  permit , available at  http://backbayastro.org/documents/permits/2026/2026-Stargazing_at_Cornland.pdf . As always, this is a city park and no alcohol is permitted. Please try to leave the area as you found it and remove all trash from your observing area. 
 NOTE: To turn off the LED security light in the parking lot, go to the Firehouse, let them know you are with the BBAA, and ask them for the key to the switchbox. Unlock the box and leave the padlock unlocked, shut off light, and return the key to the firehouse. Please do not keep it with you. At the end of the night the last person there must turn the light on and then lock the box.</t>
         </is>
       </c>
-      <c r="J9" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="L9" s="2" t="inlineStr">
+      <c r="J6" s="2" t="inlineStr"/>
+      <c r="K6" s="2" t="inlineStr"/>
+      <c r="L6" s="2" t="inlineStr">
         <is>
           <t>Cornland Park</t>
         </is>
       </c>
-      <c r="M9" s="2" t="inlineStr">
+      <c r="M6" s="2" t="inlineStr">
         <is>
           <t>2908 Benefit Rd</t>
         </is>
       </c>
-      <c r="N9" s="2" t="inlineStr"/>
-      <c r="O9" s="2" t="inlineStr">
+      <c r="N6" s="2" t="inlineStr"/>
+      <c r="O6" s="2" t="inlineStr">
         <is>
           <t>Chesapeake</t>
         </is>
       </c>
-      <c r="P9" s="2" t="inlineStr">
+      <c r="P6" s="2" t="inlineStr">
         <is>
           <t>VA</t>
         </is>
       </c>
-      <c r="Q9" s="2" t="inlineStr">
+      <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>23322</t>
         </is>
       </c>
     </row>
-    <row r="10">
-[...31 lines deleted...]
-      <c r="H10" s="2" t="inlineStr">
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>122054</t>
+        </is>
+      </c>
+      <c r="B7" s="3" t="inlineStr">
+        <is>
+          <t>https://nightsky.jpl.nasa.gov/events/bbaa/122054/</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>Boardwalk Astronomy #4</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>08/18/2026</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>06:00 PM</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr"/>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>11:00 PM</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Community</t>
         </is>
       </c>
-      <c r="I10" s="2" t="inlineStr">
-[...15 lines deleted...]
-      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">--- This event is FREE, kid friendly, and open to the public --- 
+Come join the Back Bay Amateur Astronomers for our monthly Boardwalk Astronomy summer series event. Telescopes will be set up on the Virginia Beach Boardwalk near the 24th Street Stage to allow the public an opportunity to observe the night sky for free. Solar scopes will be used until sunset for safe views of the Sun and then guests will be able to observe the Moon and any other night sky objects for the rest of the event. 
+ *This event is weather dependent. If the weather doesn't cooperate we must cancel.  Please check this website for event cancellations notices. 
+ </t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr"/>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>Superbly clear night sky.  Although the light pollution was present from the city lights and boardwalk, our visitors enjoyed view through the 4 telescopes that were brought to this outreach event.  The Seestar S50 was very popular, and visitors tried to look through it.  I corrected them, and they were impressed with the live photos taken of the Sun, Moon, M13, M27, M31, and Alberio.</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>Boardwalk Astronomy Site</t>
+        </is>
+      </c>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>2405 Atlantic Ave</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr"/>
+      <c r="O7" s="2" t="inlineStr">
+        <is>
+          <t>Virginia Beach</t>
+        </is>
+      </c>
+      <c r="P7" s="2" t="inlineStr">
+        <is>
+          <t>VA</t>
+        </is>
+      </c>
+      <c r="Q7" s="2" t="inlineStr">
+        <is>
+          <t>23451</t>
+        </is>
+      </c>
     </row>
-    <row r="11">
-[...31 lines deleted...]
-      <c r="H11" s="2" t="inlineStr">
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>122225</t>
+        </is>
+      </c>
+      <c r="B8" s="3" t="inlineStr">
+        <is>
+          <t>https://nightsky.jpl.nasa.gov/events/bbaa/122225/</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>Cornland Stargazing</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>08/21/2026</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>07:30 PM</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr"/>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>11:55 PM</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
-      <c r="I11" s="2" t="inlineStr">
-[...294 lines deleted...]
-      <c r="I15" s="2" t="inlineStr">
+      <c r="I8" s="2" t="inlineStr">
         <is>
           <t>BBAA's "observers only" session at Cornland Park, in Chesapeake. 
 This is where we can work with new members on using their equipment or just getting together. The session runs from dusk until dawn. Our night use of the park requires a permit, in case your presence is questioned by law enforcement.  Note that this event is now available weekly, but we must defer to other permitted events at the park.  Due to lack of field lights, this should seldom - if ever - come up. 
 Please make sure you download a  permit , available at  http://backbayastro.org/documents/permits/2026/2026-Stargazing_at_Cornland.pdf . As always, this is a city park and no alcohol is permitted. Please try to leave the area as you found it and remove all trash from your observing area. 
 NOTE: To turn off the LED security light in the parking lot, go to the Firehouse, let them know you are with the BBAA, and ask them for the key to the switchbox. Unlock the box and leave the padlock unlocked, shut off light, and return the key to the firehouse. Please do not keep it with you. At the end of the night the last person there must turn the light on and then lock the box.</t>
         </is>
       </c>
-      <c r="J15" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="L15" s="2" t="inlineStr">
+      <c r="J8" s="2" t="inlineStr"/>
+      <c r="K8" s="2" t="inlineStr"/>
+      <c r="L8" s="2" t="inlineStr">
         <is>
           <t>Cornland Park</t>
         </is>
       </c>
-      <c r="M15" s="2" t="inlineStr">
+      <c r="M8" s="2" t="inlineStr">
         <is>
           <t>2908 Benefit Rd</t>
         </is>
       </c>
-      <c r="N15" s="2" t="inlineStr"/>
-      <c r="O15" s="2" t="inlineStr">
+      <c r="N8" s="2" t="inlineStr"/>
+      <c r="O8" s="2" t="inlineStr">
         <is>
           <t>Chesapeake</t>
         </is>
       </c>
-      <c r="P15" s="2" t="inlineStr">
+      <c r="P8" s="2" t="inlineStr">
         <is>
           <t>VA</t>
         </is>
       </c>
-      <c r="Q15" s="2" t="inlineStr">
+      <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>23322</t>
         </is>
       </c>
     </row>
-    <row r="16">
-[...103 lines deleted...]
-      <c r="H17" s="2" t="inlineStr">
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>122055</t>
+        </is>
+      </c>
+      <c r="B9" s="3" t="inlineStr">
+        <is>
+          <t>https://nightsky.jpl.nasa.gov/events/bbaa/122055/</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>Boardwalk Astronomy #5</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>08/25/2026</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>06:00 PM</t>
+        </is>
+      </c>
+      <c r="F9" s="2" t="inlineStr"/>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>11:00 PM</t>
+        </is>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Community</t>
         </is>
       </c>
-      <c r="I17" s="2" t="inlineStr">
-[...207 lines deleted...]
-      <c r="I20" s="2" t="inlineStr">
+      <c r="I9" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">--- This event is FREE, kid friendly, and open to the public --- 
 Come join the Back Bay Amateur Astronomers for our monthly Boardwalk Astronomy summer series event. Telescopes will be set up on the Virginia Beach Boardwalk near the 24th Street Stage to allow the public an opportunity to observe the night sky for free. Solar scopes will be used until sunset for safe views of the Sun and then guests will be able to observe the Moon and any other night sky objects for the rest of the event. 
  *This event is weather dependent. If the weather doesn't cooperate we must cancel.  Please check this website for event cancellations notices. 
  </t>
         </is>
       </c>
-      <c r="J20" s="2" t="inlineStr"/>
-      <c r="K20" s="2" t="inlineStr">
+      <c r="J9" s="2" t="inlineStr"/>
+      <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Superbly clear night sky.  Although the light pollution was present from the city lights and boardwalk, our visitors enjoyed view through the 4 telescopes that were brought to this outreach event.  The Seestar S50 was very popular, and visitors tried to look through it.  I corrected them, and they were impressed with the live photos taken of the Sun, Moon, M13, M27, M31, and Alberio.</t>
         </is>
       </c>
-      <c r="L20" s="2" t="inlineStr">
+      <c r="L9" s="2" t="inlineStr">
         <is>
           <t>Boardwalk Astronomy Site</t>
         </is>
       </c>
-      <c r="M20" s="2" t="inlineStr">
+      <c r="M9" s="2" t="inlineStr">
         <is>
           <t>2405 Atlantic Ave</t>
         </is>
       </c>
-      <c r="N20" s="2" t="inlineStr"/>
-      <c r="O20" s="2" t="inlineStr">
+      <c r="N9" s="2" t="inlineStr"/>
+      <c r="O9" s="2" t="inlineStr">
         <is>
           <t>Virginia Beach</t>
         </is>
       </c>
-      <c r="P20" s="2" t="inlineStr">
+      <c r="P9" s="2" t="inlineStr">
         <is>
           <t>VA</t>
         </is>
       </c>
-      <c r="Q20" s="2" t="inlineStr">
+      <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>23451</t>
         </is>
       </c>
     </row>
-    <row r="21">
-[...10 lines deleted...]
-      <c r="C21" s="2" t="inlineStr">
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>122713</t>
+        </is>
+      </c>
+      <c r="B10" s="3" t="inlineStr">
+        <is>
+          <t>https://nightsky.jpl.nasa.gov/events/bbaa/122713/</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Garden Stars</t>
         </is>
       </c>
-      <c r="D21" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E21" s="2" t="inlineStr">
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>08/27/2026</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
         <is>
           <t>08:30 PM</t>
         </is>
       </c>
-      <c r="F21" s="2" t="inlineStr"/>
-      <c r="G21" s="2" t="inlineStr">
+      <c r="F10" s="2" t="inlineStr"/>
+      <c r="G10" s="2" t="inlineStr">
         <is>
           <t>10:00 PM</t>
         </is>
       </c>
-      <c r="H21" s="2" t="inlineStr">
+      <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Community</t>
         </is>
       </c>
-      <c r="I21" s="2" t="inlineStr">
+      <c r="I10" s="2" t="inlineStr">
         <is>
           <t>Brief inside talk, then go outside and observe the Moon and stars. 
 Registration is required:  https://norfolkbotanicalgarden.org/visit/events/</t>
         </is>
       </c>
-      <c r="J21" s="2" t="inlineStr"/>
-      <c r="K21" s="2" t="inlineStr">
+      <c r="J10" s="2" t="inlineStr"/>
+      <c r="K10" s="2" t="inlineStr">
         <is>
           <t>After an indoors presentation on why we see different constellations in different seasons throughout the year, we went outside and looked through six telescopes of Jeremy Mitchell, Jeff Thornton, Jonathan Scheetz, Mark Buckner, David Fontanyi, and George Reynolds.  The visitors got to see the almost-full Moon, Jupiter and its moons, Mars, Orion Nebula, the Pleiades, Mizar/Alcor, and other celestial objects.  George showed them the Big Dipper, Polaris and the Little Dipper, and pointed out the constellations of Canis Major and Canis Minor, Orion, Taurus, Gemini, and Auriga, and the bright stars Sirius, Procyon, Betelgeuse, Bellatrix, Rigel, Capella, Aldebaran, and Castor and Pollux.  Everyone had a good time.</t>
         </is>
       </c>
-      <c r="L21" s="2" t="inlineStr">
+      <c r="L10" s="2" t="inlineStr">
         <is>
           <t>Norfolk Botanical Garden</t>
         </is>
       </c>
-      <c r="M21" s="2" t="inlineStr">
+      <c r="M10" s="2" t="inlineStr">
         <is>
           <t>6700 Azalea Garden Rd</t>
         </is>
       </c>
-      <c r="N21" s="2" t="inlineStr"/>
-      <c r="O21" s="2" t="inlineStr">
+      <c r="N10" s="2" t="inlineStr"/>
+      <c r="O10" s="2" t="inlineStr">
         <is>
           <t>Norfolk</t>
         </is>
       </c>
-      <c r="P21" s="2" t="inlineStr">
+      <c r="P10" s="2" t="inlineStr">
         <is>
           <t>VA</t>
         </is>
       </c>
-      <c r="Q21" s="2" t="inlineStr">
+      <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>23518</t>
         </is>
       </c>
     </row>
-    <row r="22">
-[...10 lines deleted...]
-      <c r="C22" s="2" t="inlineStr">
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>122226</t>
+        </is>
+      </c>
+      <c r="B11" s="3" t="inlineStr">
+        <is>
+          <t>https://nightsky.jpl.nasa.gov/events/bbaa/122226/</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Cornland Stargazing</t>
         </is>
       </c>
-      <c r="D22" s="2" t="inlineStr">
-[...10 lines deleted...]
-      <c r="G22" s="2" t="inlineStr">
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>08/28/2026</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>07:00 PM</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr"/>
+      <c r="G11" s="2" t="inlineStr">
         <is>
           <t>11:55 PM</t>
         </is>
       </c>
-      <c r="H22" s="2" t="inlineStr">
+      <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
-      <c r="I22" s="2" t="inlineStr">
+      <c r="I11" s="2" t="inlineStr">
         <is>
           <t>BBAA's "observers only" session at Cornland Park, in Chesapeake. 
 This is where we can work with new members on using their equipment or just getting together. The session runs from dusk until dawn. Our night use of the park requires a permit, in case your presence is questioned by law enforcement.  Note that this event is now available weekly, but we must defer to other permitted events at the park.  Due to lack of field lights, this should seldom - if ever - come up. 
 Please make sure you download a  permit , available at  http://backbayastro.org/documents/permits/2026/2026-Stargazing_at_Cornland.pdf . As always, this is a city park and no alcohol is permitted. Please try to leave the area as you found it and remove all trash from your observing area. 
 NOTE: To turn off the LED security light in the parking lot, go to the Firehouse, let them know you are with the BBAA, and ask them for the key to the switchbox. Unlock the box and leave the padlock unlocked, shut off light, and return the key to the firehouse. Please do not keep it with you. At the end of the night the last person there must turn the light on and then lock the box.</t>
         </is>
       </c>
-      <c r="J22" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="L22" s="2" t="inlineStr">
+      <c r="J11" s="2" t="inlineStr"/>
+      <c r="K11" s="2" t="inlineStr"/>
+      <c r="L11" s="2" t="inlineStr">
         <is>
           <t>Cornland Park</t>
         </is>
       </c>
-      <c r="M22" s="2" t="inlineStr">
+      <c r="M11" s="2" t="inlineStr">
         <is>
           <t>2908 Benefit Rd</t>
         </is>
       </c>
-      <c r="N22" s="2" t="inlineStr"/>
-      <c r="O22" s="2" t="inlineStr">
+      <c r="N11" s="2" t="inlineStr"/>
+      <c r="O11" s="2" t="inlineStr">
         <is>
           <t>Chesapeake</t>
         </is>
       </c>
-      <c r="P22" s="2" t="inlineStr">
+      <c r="P11" s="2" t="inlineStr">
         <is>
           <t>VA</t>
         </is>
       </c>
-      <c r="Q22" s="2" t="inlineStr">
+      <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>23322</t>
         </is>
       </c>
     </row>
-    <row r="23">
-[...10 lines deleted...]
-      <c r="C23" s="2" t="inlineStr">
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>122063</t>
+        </is>
+      </c>
+      <c r="B12" s="3" t="inlineStr">
+        <is>
+          <t>https://nightsky.jpl.nasa.gov/events/bbaa/122063/</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Saturday Sun Day</t>
         </is>
       </c>
-      <c r="D23" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E23" s="2" t="inlineStr">
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>08/29/2026</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
         <is>
           <t>10:00 AM</t>
         </is>
       </c>
-      <c r="F23" s="2" t="inlineStr"/>
-      <c r="G23" s="2" t="inlineStr">
+      <c r="F12" s="2" t="inlineStr"/>
+      <c r="G12" s="2" t="inlineStr">
         <is>
           <t>01:00 PM</t>
         </is>
       </c>
-      <c r="H23" s="2" t="inlineStr">
+      <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Community</t>
         </is>
       </c>
-      <c r="I23" s="2" t="inlineStr">
+      <c r="I12" s="2" t="inlineStr">
         <is>
           <t>Saturday SUNday at Elizabeth River Park, Chesapeake Va. 
 Come join the Back Bay Amateur Astronomers (BBAA) for our monthly public solar viewing event! Please note that this event is weather dependent, but one of the few ways to safely view oure closest star!  We will have the equipment to allow safe, enjoyable solar viewing using specially designed solar filters and purpose built Hydrogen-Alpha Solar Telescopes.  Sunspots, prominances and flares - oh my! 
 This is also a great opportunity to bring your regular telescope for review, collimation, or other purposes to have one of our astronomers help you if you have questions - but don't point it at the Sun unless you have the right filters! 
 Presenters - Plan on set up 30 minutes before event start time (9:30 AM).  City event  permit  is available at  http://backbayastro.org/documents/permits/2026/2026-Saturday_SUN_Days.pdf</t>
         </is>
       </c>
-      <c r="J23" s="2" t="inlineStr">
+      <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Please follow these simple rules that keep things fun for everybody. 
  Event Etiquette: 
  No running or playing around the telescopes.  It’s dark, and someone might get hurt or damage the telescopes. 
  Try not to kick up dirt.  The dust and sand can be harmful to telescope optics. 
  Ask before you touch a telescope.  They move very easily. These scopes are the personal property of the astronomer, and many were handmade. Let’s be extra careful with them. 
  It is never necessary to grab the eyepiece , as looking is done with the eye. The image is always formed above the glass surface of an eyepiece; your eye should not contact it. 
  Please ask before attempting to adjust the focus of a telescope.  If the image is blurry ask the astronomer for assistance. Many focusers can be locked and damage can occur if focusing is attempted while locked. 
  Be careful when moving around or approaching a telescope.  There may be electrical wires or other trip hazards on the ground leading to the scope. 
  Be careful not to bump the scopes.  You could knock the scope off its target or even cause damage to its drive system. 
  No white lights around the telescopes after dark.  It takes 30 mins for your eyes to adjust to the darkness and less than a second to lose your night vision. We always cover our lights in red to make them “night vision friendly.” To fully enjoy the experience, observers need to be dark adapted and do their utmost to preserve the dark environment. But of course,  safety must come first!  The best light to use is a variable red LED flashlight. 
  Give yourself time at the eyepiece.  Your eye needs a few seconds to get used to looking through the scope. Your view of detail will improve after just 5 seconds. 
  If you don’t see anything, don’t be afraid to say something.  Sometimes the scope gets bumped or the object may drift out of view. If you can’t see, speak up! We really want you to enjoy the view. 
  Ask questions!  Astronomers love to answer questions. 
  Don’t stand in front of a telescope.  You’d be surprised how many people do. 
  Be sure to look through each scope.  Each telescope gives a different view even when they are all pointing at the same object. 
  Green laser pointers are permitted, but they should be used carefully and never by children.  They are not toys as they can cause considerable damage to the eye. 
  The BBAA does not generally provide refreshments or snacks at events.  If food or drinks are shared they are offered by individuals, and are enjoyed at the user’s own risk. Visitors are welcome and encouraged to bring their own snacks and drinks to events. 
  No food or drink around the telescopes . Accidents happen. Let’s not take any chances. 
  Bringing a pet to observing sessions, while not forbidden, is also not encouraged.  If you must bring your pet, be sure you can control the animal and keep them away from the telescopes, food, and other guests. 
  Please dress appropriately.  In warm months, you should expect to encounter mosquitoes and other biting insects, especially at dusk. The less skin exposed the better; shorts are never recommended. Always come prepared for cooler than expected temperatures even in summer. In cold months be sure to dress in layers and wear a hat. 
  Please avoid spraying bug sprays in the vicinity of the telescopes.  The chemicals in the sprays can damage the optics of the telescope. 
  You may have to climb a ladder to reach the eyepiece for larger scopes.  Many telescopes require the use of a foot stool or ladder to view through the eyepiece. If you need help on them please ask for assistance and use them carefully.  You should hold onto the ladder and not the scope. 
  You observe at your own risk!  The BBAA assumes no responsibility for any injury, damage, or loss. 
  Alcoholic beverages are prohibited. 
 Please do not smoke near the telescopes.</t>
         </is>
       </c>
-      <c r="K23" s="2" t="inlineStr">
+      <c r="K12" s="2" t="inlineStr">
         <is>
           <t>The morning started well with a clear sky, but only 45 minutes into the event, the clouds started to roll in. At around 11:30, the clouds did allow a few "sucker holes," where we were able to get a glimpse of the Sun.</t>
         </is>
       </c>
-      <c r="L23" s="2" t="inlineStr">
+      <c r="L12" s="2" t="inlineStr">
         <is>
           <t>Elizabeth River Park</t>
         </is>
       </c>
-      <c r="M23" s="2" t="inlineStr">
+      <c r="M12" s="2" t="inlineStr">
         <is>
           <t>1400 Elizabeth River Way</t>
         </is>
       </c>
-      <c r="N23" s="2" t="inlineStr"/>
-      <c r="O23" s="2" t="inlineStr">
+      <c r="N12" s="2" t="inlineStr"/>
+      <c r="O12" s="2" t="inlineStr">
         <is>
           <t>Chesapeake</t>
         </is>
       </c>
-      <c r="P23" s="2" t="inlineStr">
+      <c r="P12" s="2" t="inlineStr">
         <is>
           <t>VA</t>
         </is>
       </c>
-      <c r="Q23" s="2" t="inlineStr">
+      <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>23324</t>
-        </is>
-[...144 lines deleted...]
-          <t>23322</t>
         </is>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId11"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B13" r:id="rId12"/>
-[...11 lines deleted...]
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B25" r:id="rId24"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup fitToWidth="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>