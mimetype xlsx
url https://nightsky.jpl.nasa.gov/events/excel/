--- v0 (2026-05-20)
+++ v1 (2026-05-20)
@@ -21110,55 +21110,51 @@
         </is>
       </c>
       <c r="F272" s="2" t="inlineStr">
         <is>
           <t>07:00 PM</t>
         </is>
       </c>
       <c r="G272" s="2" t="inlineStr"/>
       <c r="H272" s="2" t="inlineStr">
         <is>
           <t>10:00 PM</t>
         </is>
       </c>
       <c r="I272" s="2" t="inlineStr">
         <is>
           <t>Community</t>
         </is>
       </c>
       <c r="J272" s="2" t="inlineStr">
         <is>
           <t>Telescope Tuesday at Camino Real Marketplace. Telescopes are set up on the third Tuesday of each month, weather permitting, in the plaza next to the theater. It's free and open to the public. 
  Astronomical Unit</t>
         </is>
       </c>
       <c r="K272" s="2" t="inlineStr"/>
-      <c r="L272" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L272" s="2" t="inlineStr"/>
       <c r="M272" s="2" t="inlineStr">
         <is>
           <t>Camino Real Marketplace</t>
         </is>
       </c>
       <c r="N272" s="2" t="inlineStr">
         <is>
           <t>7004 Marketplace Drive</t>
         </is>
       </c>
       <c r="O272" s="2" t="inlineStr"/>
       <c r="P272" s="2" t="inlineStr">
         <is>
           <t>Goleta</t>
         </is>
       </c>
       <c r="Q272" s="2" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="R272" s="2" t="inlineStr">
         <is>
           <t>93117</t>
         </is>