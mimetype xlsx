--- v0 (2026-07-09)
+++ v1 (2026-07-10)
@@ -29840,51 +29840,55 @@
         <is>
           <t>07:30 PM</t>
         </is>
       </c>
       <c r="G383" s="2" t="inlineStr"/>
       <c r="H383" s="2" t="inlineStr"/>
       <c r="I383" s="2" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="J383" s="2" t="inlineStr">
         <is>
           <t>Member meeting  
 August 2, 2025 7:30 
 Warren Rupp Observatory 
  8:30 
  Presentation by Rich Kreylin, Astronomical League Observing Programs</t>
         </is>
       </c>
       <c r="K383" s="2" t="inlineStr">
         <is>
           <t>Public welcome.</t>
         </is>
       </c>
-      <c r="L383" s="2" t="inlineStr"/>
+      <c r="L383" s="2" t="inlineStr">
+        <is>
+          <t>Michael Mlay gave a presentation on his recent trip to Arizona, Kitt Peak and the asteroid crater. Mitch Luman gave another presentation on Lowell Obseratory in Flagstaff Arizona.</t>
+        </is>
+      </c>
       <c r="M383" s="2" t="inlineStr">
         <is>
           <t>Warren Rupp Observatory</t>
         </is>
       </c>
       <c r="N383" s="2" t="inlineStr">
         <is>
           <t>5137 Possum Run rd.</t>
         </is>
       </c>
       <c r="O383" s="2" t="inlineStr"/>
       <c r="P383" s="2" t="inlineStr">
         <is>
           <t>Bellville</t>
         </is>
       </c>
       <c r="Q383" s="2" t="inlineStr">
         <is>
           <t>OH</t>
         </is>
       </c>
       <c r="R383" s="2" t="inlineStr">
         <is>
           <t>44813</t>
         </is>